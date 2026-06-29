--- v0 (2026-05-13)
+++ v1 (2026-06-29)
@@ -14,91 +14,67 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="待辦清單" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>待辦清單</t>
   </si>
   <si>
     <t>日期</t>
   </si>
   <si>
     <t>事件項目</t>
   </si>
   <si>
     <t>2024-09-25</t>
   </si>
   <si>
     <t>臺南市113年度「校園法治教育新思維-修復式正義之校園實踐｣-入校宣導</t>
   </si>
   <si>
-    <t>2025-02-06</t>
-[...22 lines deleted...]
-  <si>
     <t>2025-08-28</t>
   </si>
   <si>
     <t>114年度教師班級經營策略增能研習</t>
   </si>
   <si>
     <t>2025-10-18</t>
   </si>
   <si>
     <t>114年「學齡期親職教育-化身綠手指：親子玩園藝」活動</t>
   </si>
   <si>
     <t>2025-11-22</t>
   </si>
   <si>
     <t>114年度友善校園「多元家庭、性別特質及性霸凌防治宣導活動－家長場」</t>
   </si>
   <si>
     <t>2025-11-29</t>
   </si>
   <si>
     <t>新住民語口說比賽</t>
   </si>
   <si>
     <t>2025-12-16</t>
@@ -125,74 +101,50 @@
     <t>性平入班宣導</t>
   </si>
   <si>
     <t>2026-03-04</t>
   </si>
   <si>
     <t>災害防救演練-外人入侵</t>
   </si>
   <si>
     <t>2026-03-19</t>
   </si>
   <si>
     <t>性平教育週宣導</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>新市農會食農教育課程</t>
   </si>
   <si>
     <t>2026-04-20</t>
   </si>
   <si>
     <t>性別平等教育日</t>
-  </si>
-[...22 lines deleted...]
-    <t>校園反毒宣導-五年級參加</t>
   </si>
   <si>
     <t>2026-10-17</t>
   </si>
   <si>
     <t>115年臺南市勞工局約聘雇臨時人力招考</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -570,51 +522,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B24"/>
+  <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
     </row>
@@ -706,114 +658,50 @@
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>30</v>
-      </c>
-[...62 lines deleted...]
-        <v>46</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>